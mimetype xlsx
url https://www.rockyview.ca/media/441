--- v0 (2026-06-27)
+++ v1 (2026-09-25)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\Community and Recreation Services\FCSS\FCSS Templates\Funding Applications\2026 Application &amp; Reporting\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\Community and Recreation Services\FCSS\FCSS Templates\Funding Applications\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C1B9156E-6CD9-4BF0-8052-0C7BA10A6FFC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{D4468ED7-3DFE-4B97-A812-C8D4158C1B07}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="16440" xr2:uid="{D7561DAE-5D1F-4831-8076-0A1C5B26F6A7}"/>
+    <workbookView xWindow="28680" yWindow="0" windowWidth="29040" windowHeight="15720" xr2:uid="{D7561DAE-5D1F-4831-8076-0A1C5B26F6A7}"/>
   </bookViews>
   <sheets>
     <sheet name="BUDGET - FILL IN" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'BUDGET - FILL IN'!$A$1:$G$69</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
@@ -210,104 +210,104 @@
   <si>
     <t>C. SUBTOTAL TRAVEL &amp; TRAINING</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2026 PROPOSED AND ACTUAL BUDGET</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (Ensure all calculations are correct. Use the second column to itemize the program expenses to which you plan to direct the County FCSS funds. Column 1 + Column 2 = Column 3)</t>
     </r>
   </si>
   <si>
-    <t>2026 Costs to be paid/contributed by the Applicant and other funding partners (Agency Contribution)</t>
-[...7 lines deleted...]
-  <si>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>5. INPUTS</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="18"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(Resources dedicated to the program. Include staff and budget for one year.</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>)</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Agency Name: </t>
   </si>
   <si>
     <t>Program/Project Name:</t>
+  </si>
+  <si>
+    <t>2027 Costs to be paid/contributed by the Applicant and other funding partners (Agency Contribution)</t>
+  </si>
+  <si>
+    <t>2027 Costs to be funded by Rocky View County FCSS (Program Request)</t>
+  </si>
+  <si>
+    <t>2027 Year End Total Program Budget (Total Cost)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
@@ -1669,144 +1669,144 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{615EE118-9A99-4FD0-9188-B5EB2B8E7E60}">
   <sheetPr>
     <tabColor rgb="FFB5E6A2"/>
   </sheetPr>
   <dimension ref="A7:G72"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B8" sqref="B8:G8"/>
+      <selection activeCell="A18" sqref="A18:G18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="42.7109375" style="7" customWidth="1"/>
     <col min="2" max="7" width="14.7109375" style="8" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="7" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="8" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A8" s="31" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="B8" s="37"/>
       <c r="C8" s="37"/>
       <c r="D8" s="37"/>
       <c r="E8" s="37"/>
       <c r="F8" s="37"/>
       <c r="G8" s="38"/>
     </row>
     <row r="9" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="32" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B9" s="39"/>
       <c r="C9" s="40"/>
       <c r="D9" s="40"/>
       <c r="E9" s="40"/>
       <c r="F9" s="40"/>
       <c r="G9" s="41"/>
     </row>
     <row r="10" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="11" spans="1:7" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A11" s="77" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="B11" s="78"/>
       <c r="C11" s="78"/>
       <c r="D11" s="78"/>
       <c r="E11" s="78"/>
       <c r="F11" s="78"/>
       <c r="G11" s="79"/>
     </row>
     <row r="12" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="89" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="90"/>
       <c r="C12" s="90"/>
       <c r="D12" s="90"/>
       <c r="E12" s="90"/>
       <c r="F12" s="90"/>
       <c r="G12" s="91"/>
     </row>
     <row r="13" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="89"/>
       <c r="B13" s="92"/>
       <c r="C13" s="92"/>
       <c r="D13" s="92"/>
       <c r="E13" s="92"/>
       <c r="F13" s="92"/>
       <c r="G13" s="93"/>
     </row>
     <row r="14" spans="1:7" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A14" s="80" t="s">
         <v>0</v>
       </c>
       <c r="B14" s="81" t="s">
         <v>1</v>
       </c>
       <c r="C14" s="82"/>
       <c r="D14" s="85" t="s">
         <v>2</v>
       </c>
       <c r="E14" s="86"/>
       <c r="F14" s="81" t="s">
         <v>3</v>
       </c>
       <c r="G14" s="94"/>
     </row>
     <row r="15" spans="1:7" ht="58.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="80"/>
       <c r="B15" s="83" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="C15" s="84"/>
       <c r="D15" s="87" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="E15" s="88"/>
       <c r="F15" s="83" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="G15" s="95"/>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A16" s="44" t="s">
         <v>4</v>
       </c>
       <c r="B16" s="45"/>
       <c r="C16" s="45"/>
       <c r="D16" s="45"/>
       <c r="E16" s="45"/>
       <c r="F16" s="45"/>
       <c r="G16" s="46"/>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A17" s="9"/>
       <c r="B17" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D17" s="10" t="s">
         <v>5</v>
       </c>
@@ -2750,51 +2750,50 @@
       <c r="A68" s="74"/>
       <c r="B68" s="75"/>
       <c r="C68" s="76"/>
       <c r="D68" s="55"/>
       <c r="E68" s="56"/>
       <c r="F68" s="51"/>
       <c r="G68" s="52"/>
     </row>
     <row r="69" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A69" s="18"/>
       <c r="B69" s="19"/>
     </row>
     <row r="70" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A70" s="18"/>
       <c r="B70" s="19"/>
     </row>
     <row r="71" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A71" s="18"/>
       <c r="B71" s="19"/>
     </row>
     <row r="72" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A72" s="18"/>
       <c r="B72" s="19"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="/D0TezSjX+V83FAbz7c/hnAUaivyJtaNRY3USa4JJHwlZ1yatrTaHTUJVXp7T/frcPbyyzoIKueN9NoMvVyCOg==" saltValue="bYMWe2c3AslvGqRCnXD5Ew==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="36">
     <mergeCell ref="A67:C68"/>
     <mergeCell ref="A11:G11"/>
     <mergeCell ref="A14:A15"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="D14:E14"/>
     <mergeCell ref="D15:E15"/>
     <mergeCell ref="A12:G13"/>
     <mergeCell ref="F14:G14"/>
     <mergeCell ref="F15:G15"/>
     <mergeCell ref="A55:G55"/>
     <mergeCell ref="D57:G65"/>
     <mergeCell ref="B62:C62"/>
     <mergeCell ref="B63:C63"/>
     <mergeCell ref="B58:C58"/>
     <mergeCell ref="B59:C59"/>
     <mergeCell ref="B60:C60"/>
     <mergeCell ref="B61:C61"/>
     <mergeCell ref="A18:G18"/>
     <mergeCell ref="A56:G56"/>
     <mergeCell ref="B65:C65"/>
     <mergeCell ref="A66:C66"/>
     <mergeCell ref="B8:G8"/>
     <mergeCell ref="B9:G9"/>